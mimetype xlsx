--- v0 (2026-07-26)
+++ v1 (2026-07-26)
@@ -453,108 +453,108 @@
       <c r="B1" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Symbol</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>AAPL</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Current Price</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>321.66</v>
+        <v>333.02</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Signal</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>BULLISH</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Expected 5D Return</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>-1.11%</t>
+          <t>1.97%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Probability Up Next Day</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>57.3%</t>
+          <t>57.9%</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>RSI (14)</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>63</v>
+        <v>67.7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Volatility (20D)</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>37.74%</t>
+          <t>30.09%</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Trend</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Bullish</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Momentum</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Strong</t>
         </is>