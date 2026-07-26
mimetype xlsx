--- v0 (2026-07-26)
+++ v1 (2026-07-26)
@@ -470,87 +470,87 @@
         <is>
           <t>Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Model Type</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Supply_Chain</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Risk Score</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>39.88%</t>
+          <t>39.91%</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Risk Level</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>success</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Timestamp</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>2026-07-26T11:10:17.701777</t>
+          <t>2026-07-26T12:11:25.220461</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="19" customWidth="1" min="1" max="1"/>
     <col width="17" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
@@ -559,102 +559,102 @@
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>global_congestion</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>high_risk_ports</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>vessels_tracked</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>global_risk_score</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>53.2</v>
+        <v>53.3</v>
       </c>
       <c r="B2" t="n">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="C2" t="n">
-        <v>11771</v>
+        <v>12007</v>
       </c>
       <c r="D2" t="n">
         <v>37.3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="50" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Recommendations</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>🚢 High port congestion. Add 3-5 days buffer to shipping schedules.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>⚠️ 8 major ports showing high congestion. Diversify shipping routes.</t>
+          <t>⚠️ 14 major ports showing high congestion. Diversify shipping routes.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>⚓ High vessel traffic in major shipping lanes. Expect potential bottlenecks.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>📍 Monitor: Shanghai, Singapore, Rotterdam showing highest congestion levels.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>✅ Supply chain conditions normal. Proceed with standard shipping.</t>
         </is>
       </c>
     </row>
   </sheetData>