--- v0 (2026-04-05)
+++ v1 (2026-06-09)
@@ -453,149 +453,149 @@
       <c r="B1" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Symbol</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>AAPL</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Current Price</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>255.92</v>
+        <v>301.54</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Signal</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>NEUTRAL</t>
+          <t>BULLISH</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Expected 5D Return</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>0.55%</t>
+          <t>-0.64%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Probability Up Next Day</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>49.3%</t>
+          <t>58.0%</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>RSI (14)</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>59.4</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Volatility (20D)</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>19.89%</t>
+          <t>19.06%</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Trend</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Mixed</t>
+          <t>Bullish</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Momentum</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Strong</t>
+          <t>Weak</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Support</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>246.47</v>
+        <v>246.4</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Resistance</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>277.86</v>
+        <v>315.2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>