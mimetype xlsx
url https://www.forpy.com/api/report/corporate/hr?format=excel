--- v0 (2026-04-05)
+++ v1 (2026-06-09)
@@ -506,51 +506,51 @@
         <is>
           <t>LOW</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>success</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Timestamp</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>2026-04-05T16:46:16.913036</t>
+          <t>2026-06-09T06:38:06.020795</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="23" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>