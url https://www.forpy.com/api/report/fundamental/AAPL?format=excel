--- v0 (2026-04-05)
+++ v1 (2026-06-09)
@@ -489,161 +489,161 @@
       <c r="B4" t="inlineStr">
         <is>
           <t>Technology</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Industry</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Consumer Electronics</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Current Price</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>255.92</v>
+        <v>301.54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Market Cap</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>3761492983808</v>
+        <v>4428825362432</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Elite Score</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>48</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>FINANCIAL RATIOS</t>
         </is>
       </c>
       <c r="B10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>--- Financial Fortress ---</t>
         </is>
       </c>
       <c r="B11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Debt To Equity</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>102.63</v>
+        <v>79.548</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Debt To Assets</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>0.25</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Equity Multiplier</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>1.8</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Debt To Capital</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Long Term Debt To Equity</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>0.35</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Current Ratio</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>0.974</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Quick Ratio</t>
         </is>
       </c>
       <c r="B18" t="n">
-        <v>0.845</v>
+        <v>0.906</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Cash Ratio</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>0.4</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Operating Cash Flow Ratio</t>
         </is>
       </c>
       <c r="B20" t="n">
         <v>0.8</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
@@ -679,51 +679,51 @@
         <is>
           <t>Reserves To Equity</t>
         </is>
       </c>
       <c r="B24" t="n">
         <v>5.2</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Tangible Net Worth</t>
         </is>
       </c>
       <c r="B25" t="n">
         <v>50000000000</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Book Value Per Share</t>
         </is>
       </c>
       <c r="B26" t="n">
-        <v>5.998</v>
+        <v>7.26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Net Debt</t>
         </is>
       </c>
       <c r="B27" t="n">
         <v>1500000000</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Is Net Cash</t>
         </is>
       </c>
       <c r="B28" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
@@ -787,121 +787,121 @@
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Reserves To Equity Capital</t>
         </is>
       </c>
       <c r="B35" t="n">
         <v>5.2</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>--- Profitability ---</t>
         </is>
       </c>
       <c r="B36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B37" t="n">
-        <v>47.325</v>
+        <v>47.862</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Operating Margin</t>
         </is>
       </c>
       <c r="B38" t="n">
-        <v>35.374</v>
+        <v>32.275</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Net Profit Margin</t>
         </is>
       </c>
       <c r="B39" t="n">
-        <v>27.037</v>
+        <v>27.152002</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Pretax Margin</t>
         </is>
       </c>
       <c r="B40" t="n">
         <v>2050</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Ebitda Margin</t>
         </is>
       </c>
       <c r="B41" t="n">
-        <v>35.099998</v>
+        <v>35.437</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Ebit Margin</t>
         </is>
       </c>
       <c r="B42" t="n">
         <v>23.5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Roe</t>
         </is>
       </c>
       <c r="B43" t="n">
-        <v>152.02099</v>
+        <v>141.47099</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Roa</t>
         </is>
       </c>
       <c r="B44" t="n">
-        <v>24.377</v>
+        <v>26.229</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Roce</t>
         </is>
       </c>
       <c r="B45" t="n">
         <v>1620</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Roic</t>
         </is>
       </c>
       <c r="B46" t="n">
         <v>1450</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
@@ -965,167 +965,167 @@
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cash Conversion Cycle</t>
         </is>
       </c>
       <c r="B53" t="n">
         <v>35.5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>--- Valuation ---</t>
         </is>
       </c>
       <c r="B54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Pe Ttm</t>
         </is>
       </c>
       <c r="B55" t="n">
-        <v>32.35398</v>
+        <v>36.506054</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Pe Forward</t>
         </is>
       </c>
       <c r="B56" t="n">
-        <v>27.4732</v>
+        <v>31.383022</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Peg Ratio</t>
         </is>
       </c>
       <c r="B57" t="n">
-        <v>1.4</v>
+        <v>2.47</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Ps Ratio</t>
         </is>
       </c>
       <c r="B58" t="n">
-        <v>8.634862999999999</v>
+        <v>9.810397</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Pb Ratio</t>
         </is>
       </c>
       <c r="B59" t="n">
-        <v>42.667553</v>
+        <v>41.534435</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Pcf Ratio</t>
         </is>
       </c>
       <c r="B60" t="n">
         <v>15.5</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Pfcf Ratio</t>
         </is>
       </c>
       <c r="B61" t="n">
         <v>18.5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Ev Ebitda</t>
         </is>
       </c>
       <c r="B62" t="n">
-        <v>24.727</v>
+        <v>27.786</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Ev Ebit</t>
         </is>
       </c>
       <c r="B63" t="n">
         <v>14.5</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Ev Sales</t>
         </is>
       </c>
       <c r="B64" t="n">
-        <v>8.679</v>
+        <v>9.846</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Graham Number</t>
         </is>
       </c>
       <c r="B65" t="n">
-        <v>32.67</v>
+        <v>36.73</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Buyback Yield</t>
         </is>
       </c>
       <c r="B66" t="n">
         <v>1.8</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Payout Ratio</t>
         </is>
       </c>
       <c r="B67" t="n">
-        <v>0.1304</v>
+        <v>0.1259</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>